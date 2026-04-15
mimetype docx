--- v0 (2026-02-14)
+++ v1 (2026-04-15)
@@ -48,51 +48,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidTr="00C60E81">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16155" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidRDefault="00710B39" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002522F1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025-2026 EĞİTM-ÖĞRETİM YILI  .......................................................................... 12. SINIF  ARṪSṪK J̇MNASṪK(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
+              <w:t>2025-2026 EĞİTM-ÖĞRETİM YILI  .......................................................................... HARTA TAPU KADASTRO ALANI 11. SINIF  İMAR (HARTA)(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60E81" w:rsidRPr="00710B39" w:rsidTr="008B55DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="006F7A33" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7A33">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -354,119 +354,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Tarihi Gelişimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.1.1 Artistik jimnastiğin dünyadaki gelişimini açıklar.</w:t>
-[...5 lines deleted...]
-              <w:t>1.2.2 Artistik jimnastiğin dünyadaki ve Türkiyedeki gelişimini karşılaştırır.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uluslararası Temiz Hava Günü</w:t>
             </w:r>
           </w:p>
@@ -557,119 +563,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Tanımı Kavramları ve Yarışma Alanları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.1.1 Artistik jimnastiğin tanımını açıklar.</w:t>
-[...5 lines deleted...]
-              <w:t>2.2.3 Olimpik yarışma alanlarını açıklar.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>İlköğretim Haftası Mevlid-i Nebî Haftası Öğrenciler Günü Gaziler Günü</w:t>
             </w:r>
           </w:p>
@@ -760,117 +772,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Tanımı Kavramları ve Yarışma Alanları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.2.4 Yarışma alanlarını açıklar.</w:t>
-[...3 lines deleted...]
-              <w:t>2.3.2 Olimpik yarışma alanlarını karşılaştırır.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -961,115 +981,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Saha Malzeme ve Kurallar Bilgisi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.1.1 Saha ölçülerini ifade eder.</w:t>
-[...1 lines deleted...]
-              <w:t>3.2.1 Jimnastik ilgili malzemeleri tanır.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Disleksi Haftası Dünya Disleksi Günü</w:t>
             </w:r>
           </w:p>
@@ -1160,113 +1190,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Saha Malzeme ve Kurallar Bilgisi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.2.2 Malzemelerin özelliklerini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ahilik Kültürü Haftası</w:t>
             </w:r>
           </w:p>
@@ -1357,113 +1393,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Saha Malzeme ve Kurallar Bilgisi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.3.1 Jimnastik yarışma kuralları ile ilgili temel bilgileri açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -1554,113 +1596,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.1.1 Yardım şekillerini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -1751,113 +1799,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.1.1 Yardım şekillerini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Cumhuriyet Bayramı</w:t>
             </w:r>
           </w:p>
@@ -1948,113 +2002,129 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 1. Sınav 4.2.1 Öne taklayı açıklar.</w:t>
+              <w:t>1. Dönem 1. Sınav İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kızılay Haftası Organ Bağışı ve Nakli Haftası Lösemili Çocuklar Haftası</w:t>
             </w:r>
           </w:p>
@@ -2342,113 +2412,129 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.2.1 Öne taklayı açıklar.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Felsefe Günü Dünya Çocuk Hakları Günü</w:t>
             </w:r>
           </w:p>
@@ -2539,113 +2625,129 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.2.2 Öne takla hareketini basamaklı olarak uygular.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ağız ve Diş Sağlığı Haftası Öğretmenler Günü</w:t>
             </w:r>
           </w:p>
@@ -2736,113 +2838,129 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.2.2 Öne takla hareketini basamaklı olarak uygular.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Engelliler Günü Dünya Madenciler Günü Türk Kadınına Seçme ve Seçilme Hakkının Verilişi</w:t>
             </w:r>
           </w:p>
@@ -2933,113 +3051,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.2.3 Öne takla hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mevlana Haftası İnsan Hakları ve Demokrasi Haftası</w:t>
             </w:r>
           </w:p>
@@ -3130,113 +3254,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.2.3 Öne takla hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tutum Yatırım ve Türk Malları Haftası</w:t>
             </w:r>
           </w:p>
@@ -3327,113 +3457,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.3.1 Geriye taklayı açıklar.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mehmet Akif Ersoyu Anma Haftası</w:t>
             </w:r>
           </w:p>
@@ -3524,113 +3660,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.3.1 Geriye taklayı açıklar.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -3721,113 +3863,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 2. Sınav 4.3.2 Geriye takla hareketini basamaklı olarak uygular.</w:t>
+              <w:t>1. Dönem 2. Sınav Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Enerji Tasarrufu Haftası</w:t>
             </w:r>
           </w:p>
@@ -4509,113 +4657,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.3.3 Geriye takla hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -4706,113 +4862,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.3.3 Geriye takla hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -4903,113 +5067,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.1 Amut tekniğini açıklar.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -5100,113 +5272,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.1 Amut tekniğini açıklar.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vergi Haftası Yeşilay Haftası</w:t>
             </w:r>
           </w:p>
@@ -5297,113 +5477,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.2 Amut hareketini basamaklı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Girişimcilik Haftası</w:t>
             </w:r>
           </w:p>
@@ -5494,113 +5682,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.2 Amut hareketini basamaklı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilim ve Teknoloji Haftası İstiklâl Marşının Kabulü ve Mehmet Akif Ersoyu Anma Günü</w:t>
             </w:r>
           </w:p>
@@ -5888,113 +6084,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.3 Amut hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Orman Haftası Dünya Tiyatrolar Günü</w:t>
             </w:r>
           </w:p>
@@ -6085,113 +6285,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.3 Amut hareketini peş peşe bağlantılı olarak uygular.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kütüphaneler Haftası Kanser Haftası Dünya Otizm Farkındalık Günü</w:t>
             </w:r>
           </w:p>
@@ -6282,113 +6486,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 1. Sınav 4.4.4 Amut hareketini takla ile bağlantılı olarak uygular.</w:t>
+              <w:t>2. Dönem 1. Sınav Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kanser Haftası Dünya Sağlık GününDünya Sağlık Haftası Kişisel Verileri Koruma Günü</w:t>
             </w:r>
           </w:p>
@@ -6479,113 +6687,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.4.4 Amut hareketini takla ile bağlantılı olarak uygular.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Turizm Haftası</w:t>
             </w:r>
           </w:p>
@@ -6676,113 +6892,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.5.1 Esneme hareketlerini açıklar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
           </w:p>
@@ -6873,113 +7097,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.5.1 Esneme hareketlerini açıklar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kûtül Amâre Zaferi</w:t>
             </w:r>
           </w:p>
@@ -7070,113 +7302,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.5.2 Esneme hareketlerini yapar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilişim Haftası Trafik ve İlkyardım Haftası İş Sağlığı ve Güvenliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -7267,113 +7507,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.5.2 Esneme hareketlerini yapar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Engelliler Haftası Vakıflar Haftası</w:t>
             </w:r>
           </w:p>
@@ -7464,113 +7712,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.6.1 Çember hareketini açıklar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Müzeler Haftası Atatürkü Anma ve Gençlik ve Spor Bayramı</w:t>
             </w:r>
           </w:p>
@@ -7661,113 +7917,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.6.1 Çember hareketini açıklar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü İstanbulun Fethi</w:t>
             </w:r>
           </w:p>
@@ -7858,113 +8120,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 2. Sınav 4.6.2 Çember hareketini yapar.</w:t>
+              <w:t>2. Dönem 2. Sınav Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Hayat Boyu Öğrenme Haftası</w:t>
             </w:r>
           </w:p>
@@ -8055,113 +8323,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Artistik Jimnastiğin Temel Teknikleri ve Uygulamaları</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.6.2 Çember hareketini yapar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Çevre ve İklim Değişikliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -8668,51 +8942,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="007E0F75">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8729,51 +9003,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F03ED" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRDefault="002F03ED" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -8788,51 +9062,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="002F03ED" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Bu     derste     öğrenci    performansı    belirlemeye     yönelik     çalışmalar değerlendirilirken   gözlem   formu   derecelendirme   ölçeği   ve   dereceli puanlama   anahtarı   gibi   ölçme   araçlarından   uygun   olanlar   seçilerek kullanılabilir.  Bunun  yanında  öz  değerlendirme  ve  akran  değerlendirme formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8971,50 +9245,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>İmar Planı Uygulamaları 1.   İmar planı hazırlık çalışmaları yapma2.   Arazi ve arsa düzenlemesi yapma3.   Yapılara ilişkin çalışmalar yapma4.   Teknik uygulama sorumluluğu TUS dosyası hazırlama</w:t>
+              <w:br/>
+              <w:t>Kentsel Dönüşüm İşlemleri 1.   Kentsel dönüşüm alanlarını belirleme işlemi yapma2.   Proje hazırlık işlemlerini yapma3.   Proje uygulama işlemlerini yapma</w:t>
+              <w:br/>
+              <w:t>Arazi Toplulaştırması 1.   Ön etüd çalışmaları yapma2.   Planlama yapma3.   Projelendirme yapma</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00175F6A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
@@ -9477,51 +9757,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>14.02.2026</w:t>
+              <w:t>15.04.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>