--- v1 (2026-04-15)
+++ v2 (2026-06-21)
@@ -48,51 +48,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidTr="00C60E81">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16155" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidRDefault="00710B39" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002522F1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025-2026 EĞİTM-ÖĞRETİM YILI  .......................................................................... HARTA TAPU KADASTRO ALANI 11. SINIF  İMAR (HARTA)(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
+              <w:t>2025-2026 EĞİTM-ÖĞRETİM YILI  .......................................................................... 7. SINIF  TRKçE (MEB) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60E81" w:rsidRPr="00710B39" w:rsidTr="008B55DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="006F7A33" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7A33">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -332,147 +332,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>KİŞİSEL GELİŞİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
+              <w:t>MARTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.3. Konuşma stratejilerini uygular. Katılımlı yaratıcı güdümlü empati kurma tartışma ve eleştirel konuşma gibi yöntem ve tekniklerinin kullanılması sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.8. Metindeki söz sanatlarını tespit eder. Kişileştirme teşhis konuşturma intak karşıtlık tezat ve abartma mübalağa söz sanatları verilir. T.7.3.12. Fiillerin anlam özelliklerini fark eder. İş kılış oluş ve durum fiillerinin anlam özellikleri üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.20. Metinle ilgili sorular sorar. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler. T.7.4.16. Yazdıklarını düzenler. a Anlama dayalı anlatım bozuklukları bakımından yazdıklarını gözden geçirmesi ve düzeltmesi sağlanır. b Metinde yer alan yazım ve noktalama kuralları ile sınırlı tutulur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
-[...10 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uluslararası Temiz Hava Günü</w:t>
             </w:r>
           </w:p>
@@ -541,147 +529,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>KİŞİSEL GELİŞİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
+              <w:t>PEYAMİ SAFANIN ÖYKÜSÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.3. Farklı yazı karakterleri ile yazılmış yazıları okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.20. Metinle ilgili sorular sorar. T.7.3.27. Metinde önemli noktaların vurgulanış biçimlerini kavrar. Altını çizmenin koyu veya italik yazmanın renklendirmenin farklı punto veya font kullanmanın işlevi vurgulanır. T.7.3.29. Metin türlerini ayırt eder. a Söyleşi biyografi otobiyografi günlük türleri üzerinde durulur. b Metin türlerine ilişkin ayrıntılı bilgi verilmemelidir. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır. T.7.4.6. Bir işi işlem basamaklarına göre yazar. T.7.4.8. Yazılarında anlatım biçimlerini kullanır. T.7.4.15. Yazılarında uygun geçiş ve bağlantı ifadelerini kullanır. Oysaki başka bir deyişle özellikle ilk olarak ve son olarak ifadelerini kullanmaları sağlanır. T.7.4.17. Yazdıklarını paylaşır. Öğrenciler yazdıklarını sınıf ve okul panosu ile sosyal medya ortamlarında paylaşmaya şiir ve kompozisyon yarışmalarına katılmaya teşvik edilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
-[...10 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>İlköğretim Haftası Mevlid-i Nebî Haftası Öğrenciler Günü Gaziler Günü</w:t>
             </w:r>
           </w:p>
@@ -750,147 +726,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>KİŞİSEL GELİŞİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
+              <w:t>KANATLARIN ALTINDAKİ RÜZGÂR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.12. Fiillerin anlam özelliklerini fark eder. İş kılış oluş ve durum fiillerinin anlam özellikleri üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.34. Grafik tablo ve çizelgeyle sunulan bilgileri yorumlar. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
-[...10 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -899,51 +863,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>EYLÜL</w:t>
+              <w:t>EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -959,147 +923,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Eylül-03 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>KİŞİSEL GELİŞİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
+              <w:t>NE DİNLEYELİM Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
+              <w:t>T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.7. Dinlediklerineizlediklerine yönelik farklı başlıklar önerir. T.7.1.11. Dinledikleriyleizledikleriyle ilgili görüşlerini bildirir. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.6. Deyim ve atasözlerinin metne katkısını belirler. T.7.3.12. Fiillerin anlam özelliklerini fark eder. İş kılış oluş ve durum fiillerinin anlam özellikleri üzerinde durulur. T.7.3.22. Metnin içeriğini yorumlar. a Yazarın olaylara bakış açısının tespit edilmesi sağlanır. b Metindeki öznel ve nesnel yaklaşımların tespit edilmesi sağlanır. c Metindeki örnek ve ayrıntılara atıf yapılması sağlanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
-[...10 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Disleksi Haftası Dünya Disleksi Günü</w:t>
             </w:r>
           </w:p>
@@ -1108,51 +1060,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>EKIM</w:t>
+              <w:t>EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -1168,141 +1120,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>MİLLÎ MÜCADELE VE ATATÜRK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
+              <w:t>OLAMAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.4. Konuşmalarında beden dilini etkili bir şekilde kullanır. T.7.3.2. Metni türün özelliklerine uygun biçimde okur. Öğrencilerin seviyelerine uygun edebî değeri olan şiirleri ve kısa yazıları türünün özelliğine göre okumaları ve ezberlemeleri sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.16. Metnin konusunu belirler. T.7.3.17. Metnin ana fikriniana duygusunu belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.1. Şiir yazar. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ahilik Kültürü Haftası</w:t>
             </w:r>
           </w:p>
@@ -1311,51 +1257,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>EKIM</w:t>
+              <w:t>EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -1371,141 +1317,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>MİLLÎ MÜCADELE VE ATATÜRK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
+              <w:t>BARIŞ ÇOCUK ATATÜRKLE KURTULUŞ SAVAŞINDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.5. Kelimeleri anlamlarına uygun kullanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.6. Deyim ve atasözlerinin metne katkısını belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.26. Metindeki gerçek ve kurgusal unsurları ayırt eder. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.29. Metin türlerini ayırt eder. a Söyleşi biyografi otobiyografi günlük türleri üzerinde durulur. b Metin türlerine ilişkin ayrıntılı bilgi verilmemelidir. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.1. Şiir yazar. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -1514,51 +1454,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>EKIM</w:t>
+              <w:t>EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>7. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -1574,141 +1514,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>MİLLÎ MÜCADELE VE ATATÜRK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
+              <w:t>ÇANAKKALE SEDDÜLBAHİR KAHRAMANLARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.24. Metinde ele alınan sorunlara farklı çözümler üretir. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.9. Yazdıklarında yabancı dillerden alınmış dilimize henüz yerleşmemiş kelimelerin Türkçelerini kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -1717,51 +1651,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>EKIM</w:t>
+              <w:t>EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -1777,141 +1711,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27-31 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Cumhuriyet Bayramı</w:t>
             </w:r>
           </w:p>
@@ -1980,151 +1908,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>03-07 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>MİLLÎ MÜCADELE VE ATATÜRK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
+              <w:t>MUSTAFA KEMALİN KAĞNISI Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 1. Sınav İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
+              <w:t>1. Dönem 1. Sınav T.7.1.1. Dinlediklerindeizlediklerinde geçen olayların gelişimi ve sonucu hakkında tahminde bulunur. T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.12. Dinlediklerininizlediklerinin içeriğini değerlendirir. a Medya metinlerindeki örtülü anlamı belirlemesi sağlanır. b Medya metinlerinin hedef kitlesi ve amacınının sorgulanması sağlanır. T.7.1.14. Konuşmacının sözlü olmayan mesajlarını kavrar. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.8. Metindeki söz sanatlarını tespit eder. Kişileştirme teşhis konuşturma intak karşıtlık tezat ve abartma mübalağa söz sanatları verilir. T.7.3.22. Metnin içeriğini yorumlar. a Yazarın olaylara bakış açısının tespit edilmesi sağlanır. b Metindeki öznel ve nesnel yaklaşımların tespit edilmesi sağlanır. c Metindeki örnek ve ayrıntılara atıf yapılması sağlanır. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.33. Bilgi kaynaklarının güvenilirliğini sorgular. a İnternetyazılı dergi kitap broşür gazete vb. kaynakların güvenilirliklerinin sorgulanması sağlanır. b Bilimsel çalışmalarda ağırlıklı olarak edu ve gov uzantılı sitelerin kullanıldığı vurgulanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.7. Yazılarını zenginleştirmek için atasözleri deyimler ve özdeyişler kullanır. T.7.4.17. Yazdıklarını paylaşır. Öğrenciler yazdıklarını sınıf ve okul panosu ile sosyal medya ortamlarında paylaşmaya şiir ve kompozisyon yarışmalarına katılmaya teşvik edilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...14 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kızılay Haftası Organ Bağışı ve Nakli Haftası Lösemili Çocuklar Haftası</w:t>
             </w:r>
           </w:p>
@@ -2193,115 +2105,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem Ara Tatili</w:t>
+              <w:t>1. DÖNEM ARA TATİLİ 10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem Ara Tatili</w:t>
+              <w:t>1. DÖNEM ARA TATİLİ 10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem Ara Tatili</w:t>
+              <w:t>1. DÖNEM ARA TATİLİ 10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2390,151 +2302,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>17-21 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>BİLİM VE TEKNOLOJİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
+              <w:t>BİRUNİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.6. Konuşmalarında uygun geçiş ve bağlantı ifadelerini kullanır. Oysaki başka bir deyişle özellikle ilk olarak ve son olarak ifadelerini kullanmaları sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.8. Yazılarında anlatım biçimlerini kullanır. T.7.4.14. Araştırmalarının sonuçlarını yazılı olarak sunar. a Öğrencilerin taslak hazırlamaları taslaklarında giriş gelişme sonuç bölümlerine yer vermeleri sağlanır. b Kaynak gösterme hakkında bilgi verilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...14 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Felsefe Günü Dünya Çocuk Hakları Günü</w:t>
             </w:r>
           </w:p>
@@ -2603,151 +2499,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>24-28 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>BİLİM VE TEKNOLOJİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
+              <w:t>JULES VERNEDEN GELECEĞE DAİR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.7 Konuşmalarında yabancı dillerden alınmış dilimize henüz yerleşmemiş kelimelerin Türkçelerini kullanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.10. Formları yönergelerine uygun doldurur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...14 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ağız ve Diş Sağlığı Haftası Öğretmenler Günü</w:t>
             </w:r>
           </w:p>
@@ -2816,151 +2696,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>BİLİM VE TEKNOLOJİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
+              <w:t>YERİN DAYANILMAZ ÇEKİCİLİĞİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.3. Konuşma stratejilerini uygular. Katılımlı yaratıcı güdümlü empati kurma tartışma ve eleştirel konuşma gibi yöntem ve tekniklerinin kullanılması sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.14. Görsellerden ve başlıktan hareketle okuyacağı metnin konusunu tahmin eder. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.25. Metinler arasında karşılaştırma yapar. Bakış açısı ve mesajlar karşılaştırılır. T.7.3.31. Medya metinlerini değerlendirir. İnternet sinema ve televizyonun verdiği iletileri değerlendirmeleri sağlanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.37. Metinde kullanılan düşünceyi geliştirme yollarını belirler. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.10. Formları yönergelerine uygun doldurur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
-[...14 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Engelliler Günü Dünya Madenciler Günü Türk Kadınına Seçme ve Seçilme Hakkının Verilişi</w:t>
             </w:r>
           </w:p>
@@ -3029,141 +2893,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>BİLİM VE TEKNOLOJİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
+              <w:t>YAPAY ZEKÂ Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
+              <w:t>T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.9. Dinlediklerindeizlediklerinde başvurulan düşünceyi geliştirme yollarını tespit eder. Düşünceyi geliştirme yollarından tanımlama karşılaştırma ve benzetmenin belirlenmesi sağlanır. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mevlana Haftası İnsan Hakları ve Demokrasi Haftası</w:t>
             </w:r>
           </w:p>
@@ -3232,141 +3090,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>ERDEMLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
+              <w:t>İYİLİK ÜZERİNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.8. Yazılarında anlatım biçimlerini kullanır. T.7.4.10. Formları yönergelerine uygun doldurur. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tutum Yatırım ve Türk Malları Haftası</w:t>
             </w:r>
           </w:p>
@@ -3435,141 +3287,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>ERDEMLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
+              <w:t>ÜÇ OĞUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.6. Konuşmalarında uygun geçiş ve bağlantı ifadelerini kullanır. Oysaki başka bir deyişle özellikle ilk olarak ve son olarak ifadelerini kullanmaları sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.6. Deyim ve atasözlerinin metne katkısını belirler. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.19. Metinle ilgili soruları cevaplar. T.7.3.24. Metinde ele alınan sorunlara farklı çözümler üretir. T.7.3.25. Metinler arasında karşılaştırma yapar. Bakış açısı ve mesajlar karşılaştırılır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.34. Grafik tablo ve çizelgeyle sunulan bilgileri yorumlar. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.7. Yazılarını zenginleştirmek için atasözleri deyimler ve özdeyişler kullanır. T.7.4.8. Yazılarında anlatım biçimlerini kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mehmet Akif Ersoyu Anma Haftası</w:t>
             </w:r>
           </w:p>
@@ -3578,51 +3424,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>ARALIK</w:t>
+              <w:t>OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>17. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -3638,141 +3484,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Aralık-02 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -3841,141 +3681,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>05-09 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları</w:t>
+              <w:t>ERDEMLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
+              <w:t>İNSANLIK GELİP ÇALAR KAPINIZI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 2. Sınav Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
+              <w:t>1. Dönem 2. Sınav T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.4. Konuşmalarında beden dilini etkili bir şekilde kullanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.9. Çekim eklerinin işlevlerini ayırt eder. a Fiil çekim ekleri kip ve kişi ekleri üzerinde durulur. b Fiillerde anlam kayması konusu üzerinde durulur. T.7.3.14. Görsellerden ve başlıktan hareketle okuyacağı metnin konusunu tahmin eder. T.7.3.18. Metindeki yardımcı fikirleri belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.21. Metindeki hikâye unsurlarını belirler. Olay örgüsü mekân zaman şahıs ve varlık kadrosu anlatıcı üzerinde durulur. T.7.3.23. Metnin içeriğine uygun başlık belirler. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.36. Metindeki anlatım biçimlerini belirler. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Enerji Tasarrufu Haftası</w:t>
             </w:r>
           </w:p>
@@ -4044,115 +3878,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12-16 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>ERDEMLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>YANARDAĞLAR MİSALİ Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.3. Dinledikleriniizlediklerini özetler. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.5. Dinlediklerininizlediklerinin konusunu belirler. T.7.1.6. Dinlediklerininizlediklerinin ana fikriniana duygusunu belirler. T.7.1.12. Dinlediklerininizlediklerinin içeriğini değerlendirir. a Medya metinlerindeki örtülü anlamı belirlemesi sağlanır. b Medya metinlerinin hedef kitlesi ve amacının sorgulanması sağlanır. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4241,115 +4075,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>19-23 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4438,115 +4272,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>26-30 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Yarıyıl Tatili</w:t>
+              <w:t>YARIYIL TATİLİ 19-30 Ocak 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4635,143 +4469,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>MİLLÎ KÜLTÜRÜMÜZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
+              <w:t>TÜRKÜLER DOLUSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.10. Basit türemiş ve birleşik fiilleri ayırt eder. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -4840,143 +4666,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>MİLLÎ KÜLTÜRÜMÜZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
+              <w:t>NİNEMİN GÖZLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.6. Konuşmalarında uygun geçiş ve bağlantı ifadelerini kullanır. Oysaki başka bir deyişle özellikle ilk olarak ve son olarak ifadelerini kullanmaları sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.15. Okuduklarını özetler. T.7.3.18. Metindeki yardımcı fikirleri belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -5045,143 +4863,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>MİLLÎ KÜLTÜRÜMÜZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
+              <w:t>KÖÇÜRME MANGALA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.2.3. Konuşma stratejilerini uygular. Katılımlı yaratıcı güdümlü empati kurma tartışma ve eleştirel konuşma gibi yöntem ve tekniklerinin kullanılması sağlanır. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.10. Basit türemiş ve birleşik fiilleri ayırt eder. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.8. Yazılarında anlatım biçimlerini kullanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -5250,143 +5060,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>MİLLÎ KÜLTÜRÜMÜZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.   Proje hazırlıkları</w:t>
+              <w:t>TÜRK HALK EDEBİYATI NEŞET ERTAŞ Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
+              <w:t>T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.8. Metindeki söz sanatlarını tespit eder. Kişileştirme teşhis konuşturma intak karşıtlık tezat ve abartma mübalağa söz sanatları verilir. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.35. Metinlerin yazılı hâli ile medya sunumlarını karşılaştırır. a Hikâye masal fıkra gibi metinlerin çizgi film animasyon gibi medya sunumları ile karşılaştırması sağlanır. b Kahramanlar mekân zaman ve olay yönlerinden karşılaştırılması sağlanır. T.7.4.1. Şiir yazar. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vergi Haftası Yeşilay Haftası</w:t>
             </w:r>
           </w:p>
@@ -5455,143 +5257,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>DOĞA VE EVREN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.   Proje hazırlıkları</w:t>
+              <w:t>KUŞLARIN GÜZEL EVİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.20. Metinle ilgili sorular sorar. T.7.3.22. Metnin içeriğini yorumlar. a Yazarın olaylara bakış açısının tespit edilmesi sağlanır. b Metindeki öznel ve nesnel yaklaşımların tespit edilmesi sağlanır. c Metindeki örnek ve ayrıntılara atıf yapılması sağlanır. T.7.3.23. Metnin içeriğine uygun başlıkbaşlıklar belirler. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.1. Şiir yazar. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.13. Ek fiili işlevlerine uygun olarak kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Girişimcilik Haftası</w:t>
             </w:r>
           </w:p>
@@ -5660,143 +5454,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>DOĞA VE EVREN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.   Proje hazırlıkları</w:t>
+              <w:t>TOPRAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.2. Metni türün özelliklerine uygun biçimde okur. Öğrencilerin seviyelerine uygun edebî değeri olan şiirleri ve kısa yazıları türünün özelliğine göre okumaları ve ezberlemeleri sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.16. Metnin konusunu belirler. T.7.3.17. Metnin ana fikriniana duygusunu belirler. T.7.3.22. Metnin içeriğini yorumlar. a Yazarın olaylara bakış açısının tespit edilmesi sağlanır. b Metindeki öznel ve nesnel yaklaşımların tespit edilmesi sağlanır. c Metindeki örnek ve ayrıntılara atıf yapılması sağlanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.34. Grafik tablo ve çizelgeyle sunulan bilgileri yorumlar. T.7.4.1. Şiir yazar. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.3. Hikâye edici metin yazar. a Öğrencilerin zaman mekân şahıs ve olay unsurlarını belirleyerek hikâyenin serim düğüm ve çözüm bölümlerinin taslağını oluşturmaları sağlanır. b Öğrencilerin yazım kılavuzundan yararlanmaları ve yeni öğrendiği kelimeleri kullanmaları teşvik edilir. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır. T.7.4.13. Ek fiili işlevlerine uygun olarak kullanır. T.7.4.17. Yazdıklarını paylaşır. Öğrenciler yazdıklarını sınıf ve okul panosu ile sosyal medya ortamlarında paylaşmaya şiir ve kompozisyon yarışmalarına katılmaya teşvik edilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilim ve Teknoloji Haftası İstiklâl Marşının Kabulü ve Mehmet Akif Ersoyu Anma Günü</w:t>
             </w:r>
           </w:p>
@@ -5865,115 +5651,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem Ara Tatili</w:t>
+              <w:t>2. DÖNEM ARA TATİLİ 16-20 Mart 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem Ara Tatili</w:t>
+              <w:t>2. DÖNEM ARA TATİLİ 16-20 Mart 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem Ara Tatili</w:t>
+              <w:t>2. DÖNEM ARA TATİLİ 16-20 Mart 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6062,139 +5848,141 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>RAMAZAN BAYRAMI 19-22 Mart 2026</w:t>
+              <w:br/>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.   Proje uygulamaları</w:t>
+              <w:t>RAMAZAN BAYRAMI 19-22 Mart 2026</w:t>
+              <w:br/>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
+              <w:t>RAMAZAN BAYRAMI 19-22 Mart 2026</w:t>
+              <w:br/>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
-[...2 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Orman Haftası Dünya Tiyatrolar Günü</w:t>
             </w:r>
           </w:p>
@@ -6203,51 +5991,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>MART</w:t>
+              <w:t>NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>30. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -6263,139 +6051,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>30 Mart-03 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>DOĞA VE EVREN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.   Proje uygulamaları</w:t>
+              <w:t>BEYAZ GEMİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.7. Metni oluşturan unsurlar arasındaki geçiş ve bağlantı ifadelerinin anlama olan katkısını değerlendirir. Oysaki başka bir deyişle özellikle ilk olarak ve son olarak ifadeleri üzerinde durulur. T.7.3.14. Görsellerden ve başlıktan hareketle okuyacağı metnin konusunu tahmin eder. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.28. Okudukları ile ilgili çıkarımlarda bulunur. Metinlerdeki neden-sonuç amaç-sonuç koşul karşılaştırma benzetme örneklendirme duygu belirten ifadeler ve abartma üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.10. Formları yönergelerine uygun doldurur. T.7.4.16. Yazdıklarını düzenler. a Anlama dayalı anlatım bozuklukları bakımından yazdıklarını gözden geçirmesi ve düzeltmesi sağlanır. b Metinde yer alan yazım ve noktalama kuralları ile sınırlı tutulur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
-[...2 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kütüphaneler Haftası Kanser Haftası Dünya Otizm Farkındalık Günü</w:t>
             </w:r>
           </w:p>
@@ -6404,51 +6188,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>NISAN</w:t>
+              <w:t>NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>31. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -6464,139 +6248,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
+              <w:t>DOĞA VE EVREN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.   Proje uygulamaları</w:t>
+              <w:t>İNSANLARI DA KÜÇÜLTEBİLİR MİSİN Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 1. Sınav Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
+              <w:t>2. Dönem 1. Sınav T.7.1.1. Dinlediklerindeizlediklerinde geçen olayların gelişimi ve sonucu hakkında tahminde bulunur. T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.8. Dinlediğiizlediği hikâye edici metinleri canlandırır. T.7.1.10. Dinlediklerindeizlediklerinde tutarlılığı sorgular. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.27. Metinde önemli noktaların vurgulanış biçimlerini kavrar. Altını çizmenin koyu veya italik yazmanın renklendirmenin farklı punto veya font kullanmanın işlevi vurgulanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.13. Ek fiili işlevlerine uygun olarak kullanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
-[...2 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kanser Haftası Dünya Sağlık GününDünya Sağlık Haftası Kişisel Verileri Koruma Günü</w:t>
             </w:r>
           </w:p>
@@ -6605,51 +6385,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>NISAN</w:t>
+              <w:t>NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>32. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -6665,143 +6445,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SAĞLIK VE SPOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Ön etüd çalışması</w:t>
+              <w:t>AZI KARAR ÇOĞU ZARAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.11. Zarfların metnin anlamına olan katkısını açıklar. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.33. Bilgi kaynaklarının güvenilirliğini sorgular. a İnternetyazılı dergi kitap broşür gazete vb. kaynakların güvenilirliklerinin sorgulanması sağlanır. b Bilimsel çalışmalarda ağırlıklı olarak edu ve gov uzantılı sitelerin kullanıldığı vurgulanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.6. Bir işi işlem basamaklarına göre yazar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Turizm Haftası</w:t>
             </w:r>
           </w:p>
@@ -6810,51 +6582,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>NISAN</w:t>
+              <w:t>NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>33. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -6870,143 +6642,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SAĞLIK VE SPOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Ön etüd çalışması</w:t>
+              <w:t>DOĞA YÜRÜYÜŞÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.16. Metnin konusunu belirler. T.7.3.17. Metnin ana fikriniana duygusunu belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.7. Yazılarını zenginleştirmek için atasözleri deyimler ve özdeyişler kullanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
           </w:p>
@@ -7015,51 +6779,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>NISAN</w:t>
+              <w:t>NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>34. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -7075,143 +6839,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27 Nisan-01 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SAĞLIK VE SPOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Ön etüd çalışması</w:t>
+              <w:t>CANIM ARKADAŞIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.11. Zarfların metnin anlamına olan katkısını açıklar. T.7.3.15. Okuduklarını özetler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.27. Metinde önemli noktaların vurgulanış biçimlerini kavrar. Altını çizmenin koyu veya italik yazmanın renklendirmenin farklı punto veya font kullanmanın işlevi vurgulanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır. T.7.4.6. Bir işi işlem basamaklarına göre yazar. T.7.4.11. Kısa metinler yazar. Haber metni veveya anı yazmaya teşvik edilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kûtül Amâre Zaferi</w:t>
             </w:r>
           </w:p>
@@ -7280,143 +7036,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>04-08 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SAĞLIK VE SPOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Planlama</w:t>
+              <w:t>SOL AYAĞIM Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
+              <w:t>T.7.1.1. Dinlediklerindeizlediklerinde geçen olayların gelişimi ve sonucu hakkında tahminde bulunur. T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.5. Dinlediklerininizlediklerinin konusunu belirler. T.7.1.6. Dinlediklerininizlediklerinin ana fikriniana duygusunu belirler. T.7.1.7. Dinlediklerineizlediklerine yönelik farklı başlıklar önerir. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarakkatılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.11. Zarfların metnin anlamına olan katkısını açıklar. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.29. Metin türlerini ayırt eder. a Söyleşi biyografi otobiyografi günlük türleri üzerinde durulur. b Metin türlerine ilişkin ayrıntılı bilgi verilmemelidir. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.6. Bir işi işlem basamaklarına göre yazar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilişim Haftası Trafik ve İlkyardım Haftası İş Sağlığı ve Güvenliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -7485,143 +7233,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>11-15 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SANAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Planlama</w:t>
+              <w:t>SANAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.2. Metni türün özelliklerine uygun biçimde okur. Öğrencilerin seviyelerine uygun edebî değeri olan şiirleri ve kısa yazıları türünün özelliğine göre okumaları ve ezberlemeleri sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.13. Anlatım bozukluklarını tespit eder. Anlam yönünden anlatım bozuklukları üzerinde durulur. T.7.3.16. Metnin konusunu belirler. T.7.3.17. Metnin ana fikriniana duygusunu belirler. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.20. Metinle ilgili sorular sorar. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.5. Anlatımı desteklemek için grafik ve tablo kullanır. T.7.4.6. Bir işi işlem basamaklarına göre yazar. T.7.4.11. Kısa metinler yazar. Haber metni veveya anı yazmaya teşvik edilir. T.7.4.17. Yazdıklarını paylaşır. Öğrenciler yazdıklarını sınıf ve okul panosu ile sosyal medya ortamlarında paylaşmaya şiir ve kompozisyon yarışmalarına katılmaya teşvik edilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Engelliler Haftası Vakıflar Haftası</w:t>
             </w:r>
           </w:p>
@@ -7690,143 +7430,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>18-22 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SANAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Planlama</w:t>
+              <w:t>İKİ DİRHEM BİR ÇEKİRDEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
+              <w:t>T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.8. Metindeki söz sanatlarını tespit eder. Kişileştirme teşhis konuşturma intak karşıtlık tezat ve abartma mübalağa söz sanatları verilir. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.30. Görsellerle ilgili soruları cevaplar. a Duvar yazısı ve karikatürlerin incelenmesi ve bunlarla ilgili görüş bildirilmesi sağlanır. b Haberibilgiyi görsel yorumcuların nasıl ilettikleri üzerinde durulur. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
-[...6 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Müzeler Haftası Atatürkü Anma ve Gençlik ve Spor Bayramı</w:t>
             </w:r>
           </w:p>
@@ -7895,141 +7627,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25-29 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>KURBAN BAYRAMI 26-30 Mayıs 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Projelendirme</w:t>
+              <w:t>KURBAN BAYRAMI 26-30 Mayıs 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
+              <w:t>KURBAN BAYRAMI 26-30 Mayıs 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü İstanbulun Fethi</w:t>
             </w:r>
           </w:p>
@@ -8038,51 +7764,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>HAZIRAN</w:t>
+              <w:t>HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>39. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -8098,141 +7824,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SANAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Projelendirme</w:t>
+              <w:t>DİŞÇİDEN KORKAN PİCASSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 2. Sınav Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
+              <w:t>2. Dönem 2. Sınav T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.1. Noktalama işaretlerine dikkat ederek sesli ve sessiz okur. T.7.3.2. Metni türün özelliklerine uygun biçimde okur. Öğrencilerin seviyelerine uygun edebî değeri olan şiirleri ve kısa yazıları türünün özelliğine göre okumaları ve ezberlemeleri sağlanır. T.7.3.3. Farklı yazı karakterleri ile yazılmış yazıları okur. T.7.3.4. Okuma stratejilerini kullanır. Göz atarak özetleyerek not alarak işaretleyerek ve tartışarak okuma gibi yöntem ve teknikleri kullanmaları sağlanır. T.7.3.5. Bağlamdan hareketle bilmediği kelime ve kelime gruplarının anlamını tahmin eder. a Öğrencilerin tahmin ettikleri kelime ve kelime gruplarını öğrenmek için sözlük atasözleri ve deyimler sözlüğü vb. araçları kullanmaları sağlanır. b Öğrencinin öğrendiği kelime ve kelime gruplarından sözlük oluşturması teşvik edilir. T.7.3.14. Görsellerden ve başlıktan hareketle okuyacağı metnin konusunu tahmin eder. T.7.3.19. Metinle ilgili soruları cevaplar. Metin içi ve metin dışı anlam ilişkileri kurulur. T.7.3.22. Metnin içeriğini yorumlar. a Yazarın olaylara bakış açısının tespit edilmesi sağlanır. b Metindeki öznel ve nesnel yaklaşımların tespit edilmesi sağlanır. c Metindeki örnek ve ayrıntılara atıf yapılması sağlanır. T.7.3.27. Metinde önemli noktaların vurgulanış biçimlerini kavrar. Altını çizmenin koyu veya italik yazmanın renklendirmenin farklı punto veya font kullanmanın işlevi vurgulanır. T.7.3.32. Bilgi kaynaklarını etkili bir şekilde kullanır. T.7.4.2. Bilgilendirici metin yazar. a Öğrencilerin giriş gelişme ve sonuç bölümlerinde yazacaklarını belirleyerek bir metin taslağı oluşturmaları düşünceyi geliştirme yollarını kullanmaları yazılı ve çoklu medya kaynaklarından görüşlerini destekleyecek kanıtlar sunmaları sağlanır. b Öğrenciler günlük hayattan örnekler vermeye teşvik edilir. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Hayat Boyu Öğrenme Haftası</w:t>
             </w:r>
           </w:p>
@@ -8241,51 +7961,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>HAZIRAN</w:t>
+              <w:t>HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>40. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -8301,141 +8021,135 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Arazi Toplulaştırması</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Projelendirme</w:t>
+              <w:t>SINAV HAFTASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Çevre ve İklim Değişikliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -8444,51 +8158,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>HAZIRAN</w:t>
+              <w:t>HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>41. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -8504,136 +8218,136 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel Tekrar</w:t>
+              <w:t>SANAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel Tekrar</w:t>
+              <w:t>KLASİK Dinlemeİzleme Metni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel Tekrar</w:t>
+              <w:t>T.7.1.2. Dinlediklerindeizlediklerinde geçen bilmediği kelimelerin anlamını tahmin eder. Öğrencilerin kelime anlamlarına yönelik tahminleri ile sözlük anlamlarını karşılaştırmaları sağlanır. T.7.1.4. Dinledikleriizlediklerine yönelik soruları cevaplar. T.7.1.13. Dinleme stratejilerini uygular. Empati kurarak katılımlı katılımsız not alarak dinleme gibi yöntem ve teknikleri uygulamaları sağlanır. T.7.2.1. Hazırlıklı konuşma yapar. Öğrencilerin düşüncelerini mantıksal bir bütünlük içinde sunmaları görsel işitsel vb. destekleyici materyaller kullanarak sunu hazırlamaları sağlanır. T.7.2.2. Hazırlıksız konuşma yapar. T.7.3.13. Anlatım bozukluklarını tespit eder. Anlam yönünden anlatım bozuklukları üzerinde durulur. T.7.3.29. Metin türlerini ayırt eder. a Söyleşi biyografi otobiyografi günlük türleri üzerinde durulur. b Metin türlerine ilişkin ayrıntılı bilgi verilmemelidir. T.7.3.38. Metindeki iş ve işlem basamaklarını kavrar. Talimatnamelerin okunması sağlanır. T.7.4.4. Yazma stratejilerini uygular. Not alma özet çıkarma serbest kontrollü kelime ve kavram havuzundan seçerek yazma bir metinden hareketle yazma ve duyulardan hareketle yazma gibi yöntem ve tekniklerin kullanılması sağlanır. T.7.4.12. Yazdıklarının içeriğine uygun başlık belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel Tekrar</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8641,51 +8355,51 @@
       <w:tr w:rsidR="00C60E81" w:rsidRPr="002522F1" w:rsidTr="00385B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="006435C0">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>HAZIRAN</w:t>
+              <w:t>HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>42. Hafta:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
@@ -8701,115 +8415,115 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>SOSYAL ETKİNLİK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>SOSYAL ETKİNLİK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Etkinlik Haftası</w:t>
+              <w:t>SOSYAL ETKİNLİK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8942,51 +8656,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="007E0F75">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9003,51 +8717,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
+              <w:t>Yöntem ve teknikler seçilirken kazanım öğrenci özellikleri hazırbulunuşluk düzeyleri öğrenme stilleri ilgi alanları vb. öğretmenin ve konunun özellikleri materyaller maliyet zaman sınıf mevcudu ve okul türü farklılığı dikkate alınması gerekir. Öğretim sürecinde yer alan okul dışı öğrenme etkinlikleri ders yılı başı okul zümre öğretmenleri toplantısında belirlenecektir. Seçilen yöntem ve tekniklere uygun olarak ölçme ve değerlendirme faaliyetlerinin de yapılandırılması eşgüdümlü bir şekilde yapılmalıdır. Öğrenme süreçlerinde değerlendirme faaliyetleri mümkün olduğu kadar süreci değerlendirecek biçimde tasarlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F03ED" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRDefault="002F03ED" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -9062,51 +8776,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="002F03ED" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bu     derste     öğrenci    performansı    belirlemeye     yönelik     çalışmalar değerlendirilirken   gözlem   formu   derecelendirme   ölçeği   ve   dereceli puanlama   anahtarı   gibi   ölçme   araçlarından   uygun   olanlar   seçilerek kullanılabilir.  Bunun  yanında  öz  değerlendirme  ve  akran  değerlendirme formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
+              <w:t>Yöntem ve teknikler seçilirken kazanım öğrenci özellikleri hazırbulunuşluk düzeyleri öğrenme stilleri ilgi alanları vb. öğretmenin ve konunun özellikleri materyaller maliyet zaman sınıf mevcudu ve okul türü farklılığı dikkate alınması gerekir. Öğretim sürecinde yer alan okul dışı öğrenme etkinlikleri ders yılı başı okul zümre öğretmenleri toplantısında belirlenecektir. Seçilen yöntem ve tekniklere uygun olarak ölçme ve değerlendirme faaliyetlerinin de yapılandırılması eşgüdümlü bir şekilde yapılmalıdır. Öğrenme süreçlerinde değerlendirme faaliyetleri mümkün olduğu kadar süreci değerlendirecek biçimde tasarlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9245,56 +8959,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>İmar Planı Uygulamaları 1.   İmar planı hazırlık çalışmaları yapma2.   Arazi ve arsa düzenlemesi yapma3.   Yapılara ilişkin çalışmalar yapma4.   Teknik uygulama sorumluluğu TUS dosyası hazırlama</w:t>
-[...4 lines deleted...]
-              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00175F6A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
@@ -9757,51 +9465,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15.04.2026</w:t>
+              <w:t>22.06.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>